--- v0 (2026-04-27)
+++ v1 (2026-06-11)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 27.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 11.06.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>TXT355,6-RAL3000</t>
   </si>
   <si>
     <t>красный (RAL 3000)</t>
   </si>
   <si>
     <t>TXT355,6-RAL7011</t>
   </si>
   <si>
     <t>серый (RAL 7011)</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Новосибирск
 (для иногородних клиентов доставка до склада ТК в г. Новосибирск бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>