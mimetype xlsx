--- v1 (2026-06-11)
+++ v2 (2026-07-30)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 11.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 30.07.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>TXT355,6-RAL3000</t>
   </si>
   <si>
     <t>красный (RAL 3000)</t>
   </si>
   <si>
     <t>TXT355,6-RAL7011</t>
   </si>
   <si>
     <t>серый (RAL 7011)</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Новосибирск
 (для иногородних клиентов доставка до склада ТК в г. Новосибирск бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
@@ -903,51 +903,51 @@
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>582.72</v>
       </c>
       <c r="F9" s="9">
         <v>606.96</v>
       </c>
       <c r="G9" s="9">
         <v>666.0</v>
       </c>
       <c r="H9" s="9">
         <v>763.2</v>
       </c>
       <c r="I9" s="9">
         <v>834.0</v>
       </c>
       <c r="J9" s="9">
         <v>1008.0</v>
       </c>
       <c r="K9" s="3">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>582.72</v>
       </c>
       <c r="F10" s="9">
         <v>606.96</v>
       </c>
       <c r="G10" s="9">
         <v>666.0</v>
       </c>
       <c r="H10" s="9">
         <v>763.2</v>
       </c>
       <c r="I10" s="9">